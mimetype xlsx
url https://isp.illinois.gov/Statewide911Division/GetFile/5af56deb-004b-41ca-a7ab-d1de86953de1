--- v0 (2026-05-24)
+++ v1 (2026-06-14)
@@ -1,811 +1,1017 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26731"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\9-1-1 Admin\Admin\Carriers\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\pamela.sherrick\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{DE07B0D7-7876-433D-9668-620A9EFD7160}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{41B20978-2389-4DE5-B5AF-7FA3E5FEA751}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1116" yWindow="936" windowWidth="21600" windowHeight="11232" xr2:uid="{D5B93F26-AAD9-45E0-AD1F-5C174CE404E6}"/>
+    <workbookView xWindow="30780" yWindow="855" windowWidth="21600" windowHeight="12585" activeTab="1" xr2:uid="{6B8147A4-A95B-4D56-8DCD-ACC172A6E073}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
+    <sheet name="Sheet1 (2)" sheetId="3" r:id="rId2"/>
+    <sheet name="Sheet2" sheetId="2" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$N$52</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Sheet1 (2)'!$A$1:$N$49</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="K24" i="3" l="1"/>
+  <c r="K25" i="3"/>
+  <c r="K23" i="3"/>
+  <c r="I23" i="3"/>
+  <c r="I24" i="3"/>
+  <c r="I25" i="3"/>
+  <c r="E26" i="3"/>
+  <c r="G23" i="1"/>
+  <c r="M22" i="1"/>
+  <c r="O22" i="1" s="1"/>
+  <c r="K22" i="1"/>
+  <c r="K21" i="1"/>
+  <c r="M20" i="1"/>
+  <c r="K20" i="1"/>
+  <c r="K23" i="1" s="1"/>
+  <c r="M25" i="3" l="1"/>
+  <c r="I26" i="3"/>
+  <c r="M24" i="3"/>
+  <c r="O20" i="1"/>
+  <c r="M21" i="1"/>
+  <c r="M23" i="1" s="1"/>
+  <c r="M23" i="3" l="1"/>
+  <c r="M26" i="3" s="1"/>
+  <c r="K26" i="3"/>
+  <c r="O21" i="1"/>
+  <c r="O23" i="1" s="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="45">
   <si>
     <t>ILLINOIS 9-1-1 SURCHARGE REMITTANCE FORM</t>
   </si>
   <si>
+    <t>FEIN:</t>
+  </si>
+  <si>
     <t>NAME:</t>
   </si>
   <si>
-    <t>FEIN:</t>
+    <t xml:space="preserve">                                                                           </t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                                          </t>
+  </si>
+  <si>
+    <t>CITY/ST/ZIP:</t>
   </si>
   <si>
     <t>ADDRESS:</t>
   </si>
   <si>
-    <t>CITY/ST/ZIP:</t>
-[...1 lines deleted...]
-  <si>
     <t>CONTACT NAME:</t>
   </si>
   <si>
     <t>CONTACT EMAIL:</t>
   </si>
   <si>
+    <t xml:space="preserve">CONTACT PHONE #: </t>
+  </si>
+  <si>
+    <t>Please check if information above has changed since previous month's payment.</t>
+  </si>
+  <si>
+    <t>REMIT MONTH / YEAR</t>
+  </si>
+  <si>
+    <t>*</t>
+  </si>
+  <si>
+    <t xml:space="preserve">*                                                                             </t>
+  </si>
+  <si>
+    <t>TYPE</t>
+  </si>
+  <si>
+    <t>CONNECTIONS</t>
+  </si>
+  <si>
+    <t>RATE</t>
+  </si>
+  <si>
+    <t>SURCHARGE</t>
+  </si>
+  <si>
+    <t>Less 1.74% Admin. Fee</t>
+  </si>
+  <si>
+    <t>AMOUNT DUE</t>
+  </si>
+  <si>
+    <t>Telecom. Carrier</t>
+  </si>
+  <si>
+    <t>Interconnected VoIP</t>
+  </si>
+  <si>
+    <t>Wireless</t>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>* If remitting multiple months please attach remittance detail by month on separate pages.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EFFECTIVE: </t>
+  </si>
+  <si>
+    <t>Springfield, IL 62703</t>
+  </si>
+  <si>
+    <t>801 South 7th Street</t>
+  </si>
+  <si>
+    <t>Accounts Receivable/9-1-1 Surcharge</t>
+  </si>
+  <si>
+    <t>Illinois State Police - Office of Finance</t>
+  </si>
+  <si>
+    <t>ISP.911Admin@illinois.gov</t>
+  </si>
+  <si>
+    <t>Questions about remittance requirements can be emailed to:</t>
+  </si>
+  <si>
+    <t>~Surcharge payments and penalty payments must be submitted and paid separately.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Visit http://www.tax.illinois.gov for more information.</t>
+  </si>
+  <si>
+    <t>~Prepaid wireless surcharge should be remitted to the Illinois Department of Revenue.</t>
+  </si>
+  <si>
+    <t>~The allowed administrative fee deduction for all carriers is 1.74%.</t>
+  </si>
+  <si>
+    <t>~Post-paid wireless carriers must also email corresponding subscriber file to:</t>
+  </si>
+  <si>
+    <t>See Section 20 of the Emergency Telephone System Act.</t>
+  </si>
+  <si>
+    <t>~ The surcharge rate is $1.50 per month for connections located outside of the City of Chicago.</t>
+  </si>
+  <si>
     <t>CONTACT PHONE #:</t>
   </si>
   <si>
-    <t>Please check if information above has changed since previous month's payment.</t>
-[...92 lines deleted...]
-    <t xml:space="preserve"> </t>
+    <t>Send Remittance Form to:</t>
+  </si>
+  <si>
+    <t>ISP.911RemitForm@illinois.gov</t>
+  </si>
+  <si>
+    <t>isp.911admin@illinois.gov</t>
+  </si>
+  <si>
+    <t>Any Remittance over $100k needs to be mailed to:</t>
   </si>
   <si>
     <t>Wireline</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="7" formatCode="&quot;$&quot;#,##0.00_);\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <u/>
+      <b/>
       <sz val="11"/>
-      <color theme="10"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...10 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="34"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
+      <b/>
+      <sz val="14"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="26"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <u/>
+      <sz val="26"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="26"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="26"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="26"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
-      <b/>
-      <sz val="48"/>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="20"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="28"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
-      <i/>
-[...13 lines deleted...]
-      <sz val="26"/>
+      <sz val="28"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="28"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
       <sz val="26"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-      <sz val="28"/>
+      <i/>
+      <sz val="26"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
-      <sz val="28"/>
+      <b/>
+      <sz val="48"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
-      <sz val="20"/>
+      <b/>
+      <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="36"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="36"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="26"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
-[...36 lines deleted...]
-      </top>
       <bottom style="double">
-        <color indexed="64"/>
-[...9 lines deleted...]
-      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
-      <top style="thin">
+      <top/>
+      <bottom style="thin">
         <color auto="1"/>
-      </top>
-      <bottom/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
       <top/>
-      <bottom style="thin">
-        <color auto="1"/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right/>
-      <top style="thin">
-[...4 lines deleted...]
-      </bottom>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right style="medium">
+      <left style="medium">
         <color indexed="64"/>
-      </right>
-      <top/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="medium">
+      <right/>
+      <top style="thin">
         <color indexed="64"/>
-      </right>
-[...1 lines deleted...]
-      <bottom style="medium">
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="7" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+    <xf numFmtId="7" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="7" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="14" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="fill"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="fill"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="7" fontId="11" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="7" fontId="11" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="10" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...51 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="centerContinuous"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
-    <cellStyle name="Comma" xfId="1" builtinId="3"/>
-[...1 lines deleted...]
-    <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
+    <cellStyle name="Comma 2" xfId="3" xr:uid="{BE267BEA-D41D-452C-B998-C538C7913D19}"/>
+    <cellStyle name="Currency 2" xfId="2" xr:uid="{E38D55FC-B89E-43E7-91DB-62E761DD9B8B}"/>
+    <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
+<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>321610</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69DCE040-7D67-40E7-922A-144999023B7B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1" y="0"/>
+          <a:ext cx="1540809" cy="1190625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>10584</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>21167</xdr:rowOff>
+      <xdr:colOff>171451</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>4</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>16</xdr:row>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>457201</xdr:colOff>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="Rectangle 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D367ECA-BCA6-4D5F-AEB9-B6F49A98C7D1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E26E402-F1B7-451D-BD0A-6887EEB1880A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="3439584" y="8622242"/>
-          <a:ext cx="418041" cy="483658"/>
+          <a:off x="2000251" y="2524125"/>
+          <a:ext cx="285750" cy="190500"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor editAs="oneCell">
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>10584</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>21167</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="Rectangle 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0149CB5-42B1-404E-B728-55A3A77E6145}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1839384" y="2878667"/>
+          <a:ext cx="599016" cy="169333"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>214311</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>203487</xdr:rowOff>
     </xdr:from>
-    <xdr:to>
-[...4 lines deleted...]
-    </xdr:to>
+    <xdr:ext cx="2566511" cy="1983213"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E59160B4-10C6-490E-A38B-69F9F811C03F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E3E60E5-795B-4097-B316-AAA4B0748EE5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="904874" y="203487"/>
+          <a:off x="823911" y="193962"/>
           <a:ext cx="2566511" cy="1983213"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
-  </xdr:twoCellAnchor>
+  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -867,51 +1073,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1009,1140 +1215,1333 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:isp.911.admin@illinois.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ISP.911Admin@illinois.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ISP.911RemitForm@illinois.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:isp.911admin@illinois.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ISP.911Admin@illinois.gov" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9D8C8F43-7EF5-4A1F-9BD3-E7BC7BB02B99}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{69B950BD-AD66-463F-8D0F-F14315A5A73F}">
+  <dimension ref="E2:O24"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E19" sqref="E19:O24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="5" max="5" width="80.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="34" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="5:13" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="E2" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="F2" s="67"/>
+      <c r="G2" s="67"/>
+      <c r="H2" s="67"/>
+      <c r="I2" s="67"/>
+      <c r="J2" s="67"/>
+      <c r="K2" s="67"/>
+      <c r="L2" s="67"/>
+      <c r="M2" s="67"/>
+    </row>
+    <row r="4" spans="5:13" x14ac:dyDescent="0.25">
+      <c r="E4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="G4" s="1"/>
+      <c r="H4" s="1"/>
+      <c r="I4" s="1"/>
+      <c r="J4" s="1"/>
+      <c r="K4" s="1"/>
+    </row>
+    <row r="5" spans="5:13" x14ac:dyDescent="0.25">
+      <c r="E5" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="5:13" x14ac:dyDescent="0.25">
+      <c r="E6" s="2"/>
+    </row>
+    <row r="7" spans="5:13" x14ac:dyDescent="0.25">
+      <c r="E7" s="2"/>
+    </row>
+    <row r="8" spans="5:13" x14ac:dyDescent="0.25">
+      <c r="E8" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="9" spans="5:13" x14ac:dyDescent="0.25">
+      <c r="E9" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="5:13" x14ac:dyDescent="0.25">
+      <c r="E10" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11" spans="5:13" x14ac:dyDescent="0.25">
+      <c r="E11" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="12" spans="5:13" x14ac:dyDescent="0.25">
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="13" spans="5:13" x14ac:dyDescent="0.25">
+      <c r="F13" s="1"/>
+    </row>
+    <row r="14" spans="5:13" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="E14" s="4" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="16" spans="5:13" x14ac:dyDescent="0.25">
+      <c r="E16" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="19" spans="5:15" x14ac:dyDescent="0.25">
+      <c r="E19" t="s">
+        <v>14</v>
+      </c>
+      <c r="G19" t="s">
+        <v>15</v>
+      </c>
+      <c r="I19" t="s">
+        <v>16</v>
+      </c>
+      <c r="K19" t="s">
+        <v>17</v>
+      </c>
+      <c r="M19" t="s">
+        <v>18</v>
+      </c>
+      <c r="O19" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="20" spans="5:15" x14ac:dyDescent="0.25">
+      <c r="E20" t="s">
+        <v>20</v>
+      </c>
+      <c r="I20">
+        <v>1.5</v>
+      </c>
+      <c r="K20">
+        <f>I20*G20</f>
+        <v>0</v>
+      </c>
+      <c r="M20">
+        <f>+K20*-0.0174</f>
+        <v>0</v>
+      </c>
+      <c r="O20">
+        <f>+K20+M20</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="5:15" x14ac:dyDescent="0.25">
+      <c r="E21" t="s">
+        <v>21</v>
+      </c>
+      <c r="I21">
+        <v>1.5</v>
+      </c>
+      <c r="K21">
+        <f>I21*G21</f>
+        <v>0</v>
+      </c>
+      <c r="M21">
+        <f>+K21*-0.0174</f>
+        <v>0</v>
+      </c>
+      <c r="O21">
+        <f>+K21+M21</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="5:15" x14ac:dyDescent="0.25">
+      <c r="E22" t="s">
+        <v>22</v>
+      </c>
+      <c r="I22">
+        <v>1.5</v>
+      </c>
+      <c r="K22">
+        <f>I22*G22</f>
+        <v>0</v>
+      </c>
+      <c r="M22">
+        <f>+K22*-0.0174</f>
+        <v>0</v>
+      </c>
+      <c r="O22">
+        <f>+K22+M22</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="5:15" x14ac:dyDescent="0.25">
+      <c r="E23" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23">
+        <f>SUM(G20:G22)</f>
+        <v>0</v>
+      </c>
+      <c r="K23">
+        <f>SUM(K20:K22)</f>
+        <v>0</v>
+      </c>
+      <c r="M23">
+        <f>SUM(M20:M22)</f>
+        <v>0</v>
+      </c>
+      <c r="O23">
+        <f>SUM(O20:O22)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="5:15" x14ac:dyDescent="0.25">
+      <c r="E24" t="s">
+        <v>24</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="E2:M2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{849BF318-121A-470D-87F0-217047E38AD7}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:N57"/>
+  <dimension ref="A1:N54"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A9" zoomScale="40" zoomScaleNormal="40" workbookViewId="0">
-      <selection activeCell="X27" sqref="X27"/>
+    <sheetView tabSelected="1" topLeftCell="A2" zoomScale="40" zoomScaleNormal="40" workbookViewId="0">
+      <selection activeCell="M23" sqref="M23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.33203125" style="37" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="14" max="14" width="4.44140625" style="37" customWidth="1"/>
+    <col min="1" max="1" width="10.28515625" style="23" customWidth="1"/>
+    <col min="2" max="2" width="3.42578125" style="23" customWidth="1"/>
+    <col min="3" max="3" width="37.7109375" style="23" customWidth="1"/>
+    <col min="4" max="4" width="6.42578125" style="23" customWidth="1"/>
+    <col min="5" max="5" width="41.5703125" style="23" customWidth="1"/>
+    <col min="6" max="6" width="4.7109375" style="23" customWidth="1"/>
+    <col min="7" max="7" width="33.140625" style="23" customWidth="1"/>
+    <col min="8" max="8" width="4.42578125" style="23" customWidth="1"/>
+    <col min="9" max="9" width="31.5703125" style="23" customWidth="1"/>
+    <col min="10" max="10" width="2.28515625" style="23" customWidth="1"/>
+    <col min="11" max="11" width="31.85546875" style="23" customWidth="1"/>
+    <col min="12" max="12" width="2.7109375" style="23" customWidth="1"/>
+    <col min="13" max="13" width="30.7109375" style="23" customWidth="1"/>
+    <col min="14" max="14" width="4.42578125" style="23" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="45.6" x14ac:dyDescent="0.75">
-[...1 lines deleted...]
-      <c r="B1" s="57"/>
+    <row r="1" spans="1:14" ht="45" x14ac:dyDescent="0.6">
+      <c r="A1" s="64"/>
+      <c r="B1" s="64"/>
       <c r="C1"/>
-      <c r="D1" s="58"/>
-[...86 lines deleted...]
-      <c r="E7" s="3" t="s">
+      <c r="D1" s="65"/>
+      <c r="E1" s="68" t="s">
+        <v>0</v>
+      </c>
+      <c r="F1" s="68"/>
+      <c r="G1" s="68"/>
+      <c r="H1" s="68"/>
+      <c r="I1" s="68"/>
+      <c r="J1" s="68"/>
+      <c r="K1" s="68"/>
+      <c r="L1" s="68"/>
+      <c r="M1" s="68"/>
+      <c r="N1" s="61"/>
+    </row>
+    <row r="2" spans="1:14" ht="45" x14ac:dyDescent="0.6">
+      <c r="A2" s="64"/>
+      <c r="B2" s="64"/>
+      <c r="C2" s="64"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="63"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
+      <c r="I2" s="61"/>
+      <c r="J2" s="61"/>
+      <c r="K2" s="61"/>
+      <c r="L2" s="61"/>
+      <c r="M2" s="61"/>
+      <c r="N2" s="61"/>
+    </row>
+    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="E3" s="60"/>
+      <c r="F3" s="60"/>
+      <c r="G3" s="60"/>
+      <c r="H3" s="60"/>
+      <c r="I3" s="60"/>
+      <c r="J3" s="60"/>
+      <c r="K3" s="60"/>
+      <c r="L3" s="60"/>
+      <c r="M3" s="60"/>
+      <c r="N3" s="60"/>
+    </row>
+    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="E4" s="60"/>
+      <c r="F4" s="60"/>
+      <c r="G4" s="60"/>
+      <c r="H4" s="60"/>
+      <c r="I4" s="60"/>
+      <c r="J4" s="60"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+      <c r="M4" s="60"/>
+      <c r="N4" s="60"/>
+    </row>
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="E5" s="60"/>
+      <c r="F5" s="60"/>
+      <c r="G5" s="60"/>
+      <c r="H5" s="60"/>
+      <c r="I5" s="60"/>
+      <c r="J5" s="60"/>
+      <c r="K5" s="60"/>
+      <c r="L5" s="60"/>
+      <c r="M5" s="60"/>
+      <c r="N5" s="60"/>
+    </row>
+    <row r="6" spans="1:14" ht="33" x14ac:dyDescent="0.45">
+      <c r="A6" s="14"/>
+      <c r="B6" s="14"/>
+      <c r="C6" s="14"/>
+      <c r="D6" s="14"/>
+      <c r="E6" s="15"/>
+      <c r="F6" s="15"/>
+      <c r="G6" s="15"/>
+      <c r="H6" s="15"/>
+      <c r="I6" s="15"/>
+      <c r="J6" s="15"/>
+      <c r="K6" s="15"/>
+      <c r="L6" s="15"/>
+      <c r="M6" s="15"/>
+      <c r="N6" s="15"/>
+    </row>
+    <row r="7" spans="1:14" ht="33" x14ac:dyDescent="0.45">
+      <c r="A7" s="14"/>
+      <c r="B7" s="14"/>
+      <c r="C7" s="14"/>
+      <c r="D7" s="14"/>
+      <c r="E7" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="F7" s="18"/>
+      <c r="G7" s="18"/>
+      <c r="H7" s="18"/>
+      <c r="I7" s="49"/>
+      <c r="J7" s="49"/>
+      <c r="K7" s="49"/>
+      <c r="L7" s="49"/>
+      <c r="M7" s="49"/>
+      <c r="N7" s="49"/>
+    </row>
+    <row r="8" spans="1:14" ht="33" x14ac:dyDescent="0.45">
+      <c r="A8" s="14"/>
+      <c r="B8" s="14"/>
+      <c r="C8" s="14"/>
+      <c r="D8" s="14"/>
+      <c r="E8" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="F7" s="3"/>
-[...2 lines deleted...]
-      <c r="I7" s="8" t="s">
+      <c r="F8" s="18"/>
+      <c r="G8" s="18"/>
+      <c r="H8" s="18"/>
+      <c r="I8" s="49"/>
+      <c r="J8" s="49"/>
+      <c r="K8" s="49"/>
+      <c r="L8" s="49"/>
+      <c r="M8" s="49"/>
+      <c r="N8" s="49"/>
+    </row>
+    <row r="9" spans="1:14" ht="33" x14ac:dyDescent="0.45">
+      <c r="A9" s="14"/>
+      <c r="B9" s="14"/>
+      <c r="C9" s="14"/>
+      <c r="D9" s="14"/>
+      <c r="E9" s="18"/>
+      <c r="F9" s="18"/>
+      <c r="G9" s="18"/>
+      <c r="H9" s="18"/>
+      <c r="I9" s="53"/>
+      <c r="J9" s="53"/>
+      <c r="K9" s="53"/>
+      <c r="L9" s="53"/>
+      <c r="M9" s="53"/>
+      <c r="N9" s="53"/>
+    </row>
+    <row r="10" spans="1:14" ht="33" x14ac:dyDescent="0.45">
+      <c r="A10" s="14"/>
+      <c r="B10" s="14"/>
+      <c r="C10" s="14"/>
+      <c r="D10" s="14"/>
+      <c r="E10" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="F10" s="18"/>
+      <c r="G10" s="18"/>
+      <c r="H10" s="18"/>
+      <c r="I10" s="49"/>
+      <c r="J10" s="49"/>
+      <c r="K10" s="49"/>
+      <c r="L10" s="49"/>
+      <c r="M10" s="49"/>
+      <c r="N10" s="49"/>
+    </row>
+    <row r="11" spans="1:14" ht="33" x14ac:dyDescent="0.45">
+      <c r="A11" s="14"/>
+      <c r="B11" s="14"/>
+      <c r="C11" s="14"/>
+      <c r="D11" s="14"/>
+      <c r="E11" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="F11" s="18"/>
+      <c r="G11" s="18"/>
+      <c r="H11" s="18"/>
+      <c r="I11" s="49"/>
+      <c r="J11" s="49"/>
+      <c r="K11" s="49"/>
+      <c r="L11" s="49"/>
+      <c r="M11" s="49"/>
+      <c r="N11" s="59"/>
+    </row>
+    <row r="12" spans="1:14" ht="33" x14ac:dyDescent="0.45">
+      <c r="A12" s="14"/>
+      <c r="B12" s="14"/>
+      <c r="C12" s="14"/>
+      <c r="D12" s="14"/>
+      <c r="E12" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="F12" s="18"/>
+      <c r="G12" s="18"/>
+      <c r="H12" s="18"/>
+      <c r="I12" s="49"/>
+      <c r="J12" s="49"/>
+      <c r="K12" s="49"/>
+      <c r="L12" s="49"/>
+      <c r="M12" s="49"/>
+      <c r="N12" s="59"/>
+    </row>
+    <row r="13" spans="1:14" ht="33" x14ac:dyDescent="0.45">
+      <c r="A13" s="14"/>
+      <c r="B13" s="14"/>
+      <c r="C13" s="14"/>
+      <c r="D13" s="14"/>
+      <c r="E13" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13" s="18"/>
+      <c r="G13" s="18"/>
+      <c r="H13" s="18"/>
+      <c r="I13" s="49"/>
+      <c r="J13" s="49"/>
+      <c r="K13" s="49"/>
+      <c r="L13" s="49"/>
+      <c r="M13" s="49"/>
+      <c r="N13" s="49"/>
+    </row>
+    <row r="14" spans="1:14" ht="33" x14ac:dyDescent="0.45">
+      <c r="A14" s="14"/>
+      <c r="B14" s="14"/>
+      <c r="C14" s="14"/>
+      <c r="D14" s="14"/>
+      <c r="E14" s="18" t="s">
         <v>39</v>
       </c>
-      <c r="J7" s="8"/>
-[...168 lines deleted...]
-      <c r="I16" s="50"/>
+      <c r="F14" s="18"/>
+      <c r="G14" s="18"/>
+      <c r="H14" s="18"/>
+      <c r="I14" s="49"/>
+      <c r="J14" s="49"/>
+      <c r="K14" s="49"/>
+      <c r="L14" s="49"/>
+      <c r="M14" s="49"/>
+      <c r="N14" s="49"/>
+    </row>
+    <row r="15" spans="1:14" ht="33" x14ac:dyDescent="0.45">
+      <c r="A15" s="14"/>
+      <c r="B15" s="14"/>
+      <c r="C15" s="14"/>
+      <c r="D15" s="14"/>
+      <c r="E15" s="18"/>
+      <c r="F15" s="18"/>
+      <c r="G15" s="18"/>
+      <c r="H15" s="18"/>
+      <c r="I15" s="58"/>
+      <c r="J15" s="52"/>
+      <c r="K15" s="52"/>
+      <c r="L15" s="52"/>
+      <c r="M15" s="52"/>
+      <c r="N15" s="52"/>
+    </row>
+    <row r="16" spans="1:14" ht="60.75" x14ac:dyDescent="0.8">
+      <c r="A16" s="14"/>
+      <c r="B16" s="14"/>
+      <c r="C16" s="14"/>
+      <c r="D16" s="57"/>
+      <c r="E16" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F16" s="15"/>
+      <c r="G16" s="15"/>
+      <c r="H16" s="18"/>
+      <c r="I16" s="52"/>
       <c r="J16" s="54"/>
       <c r="K16" s="54"/>
       <c r="L16" s="54"/>
       <c r="M16" s="54"/>
       <c r="N16" s="54"/>
     </row>
-    <row r="17" spans="1:14" ht="32.4" x14ac:dyDescent="0.55000000000000004">
-[...7 lines deleted...]
-      <c r="H17" s="3"/>
+    <row r="17" spans="1:14" ht="33" x14ac:dyDescent="0.45">
+      <c r="A17" s="14"/>
+      <c r="B17" s="14"/>
+      <c r="C17" s="56"/>
+      <c r="D17" s="14"/>
+      <c r="E17" s="18"/>
+      <c r="F17" s="18"/>
+      <c r="G17" s="55"/>
+      <c r="H17" s="18"/>
       <c r="I17" s="54"/>
       <c r="J17" s="54"/>
       <c r="K17" s="54"/>
       <c r="L17" s="54"/>
       <c r="M17" s="54"/>
       <c r="N17" s="54"/>
     </row>
-    <row r="18" spans="1:14" ht="32.4" x14ac:dyDescent="0.55000000000000004">
-[...72 lines deleted...]
-      <c r="E22" s="31" t="s">
+    <row r="18" spans="1:14" ht="33" x14ac:dyDescent="0.45">
+      <c r="A18" s="14"/>
+      <c r="B18" s="14"/>
+      <c r="C18" s="14"/>
+      <c r="D18" s="14"/>
+      <c r="E18" s="14"/>
+      <c r="F18" s="14"/>
+      <c r="G18" s="14"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="51"/>
+      <c r="J18" s="50"/>
+      <c r="K18" s="50"/>
+      <c r="L18" s="14"/>
+      <c r="M18" s="14"/>
+      <c r="N18" s="14"/>
+    </row>
+    <row r="19" spans="1:14" ht="33" x14ac:dyDescent="0.45">
+      <c r="A19" s="14"/>
+      <c r="B19" s="14"/>
+      <c r="C19" s="14"/>
+      <c r="D19" s="14"/>
+      <c r="E19" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="F22" s="31"/>
-[...1 lines deleted...]
-      <c r="H22" s="12" t="s">
+      <c r="F19" s="5"/>
+      <c r="G19" s="18"/>
+      <c r="H19" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="I22" s="8" t="s">
-[...47 lines deleted...]
-      <c r="E25" s="43" t="s">
+      <c r="I19" s="49"/>
+      <c r="J19" s="49"/>
+      <c r="K19" s="49"/>
+      <c r="L19" s="14"/>
+      <c r="M19" s="14"/>
+      <c r="N19" s="14"/>
+    </row>
+    <row r="20" spans="1:14" ht="33" x14ac:dyDescent="0.45">
+      <c r="A20" s="14"/>
+      <c r="B20" s="14"/>
+      <c r="C20" s="14"/>
+      <c r="D20" s="14"/>
+      <c r="E20" s="15"/>
+      <c r="F20" s="15"/>
+      <c r="G20" s="15"/>
+      <c r="H20" s="15"/>
+      <c r="I20" s="15"/>
+      <c r="J20" s="15"/>
+      <c r="K20" s="15"/>
+      <c r="L20" s="14"/>
+      <c r="M20" s="48"/>
+      <c r="N20" s="14"/>
+    </row>
+    <row r="21" spans="1:14" ht="33.75" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A21" s="14"/>
+      <c r="B21" s="14"/>
+      <c r="C21" s="14"/>
+      <c r="D21" s="14"/>
+      <c r="E21" s="14"/>
+      <c r="F21" s="14"/>
+      <c r="G21" s="14"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="15"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="14"/>
+      <c r="L21" s="14"/>
+      <c r="M21" s="14"/>
+      <c r="N21" s="14"/>
+    </row>
+    <row r="22" spans="1:14" ht="66" x14ac:dyDescent="0.45">
+      <c r="A22" s="14"/>
+      <c r="B22" s="47"/>
+      <c r="C22" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="F25" s="45"/>
-      <c r="G25" s="44" t="s">
+      <c r="D22" s="7"/>
+      <c r="E22" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="H25" s="46"/>
-      <c r="I25" s="44" t="s">
+      <c r="F22" s="8"/>
+      <c r="G22" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="J25" s="47"/>
-      <c r="K25" s="43" t="s">
+      <c r="H22" s="9"/>
+      <c r="I22" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="L25" s="48"/>
-      <c r="M25" s="43" t="s">
+      <c r="J22" s="10"/>
+      <c r="K22" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="N25" s="49"/>
-[...4 lines deleted...]
-      <c r="C26" s="39" t="s">
+      <c r="L22" s="11"/>
+      <c r="M22" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="N22" s="46"/>
+    </row>
+    <row r="23" spans="1:14" ht="33" x14ac:dyDescent="0.45">
+      <c r="A23" s="14"/>
+      <c r="B23" s="43"/>
+      <c r="C23" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="D23" s="13"/>
+      <c r="E23" s="45"/>
+      <c r="F23" s="14"/>
+      <c r="G23" s="44">
+        <v>1.5</v>
+      </c>
+      <c r="H23" s="15"/>
+      <c r="I23" s="44">
+        <f>G23*E23</f>
+        <v>0</v>
+      </c>
+      <c r="J23" s="16"/>
+      <c r="K23" s="44">
+        <f>ROUND((+I23*-0.0174),2)</f>
+        <v>0</v>
+      </c>
+      <c r="L23" s="17"/>
+      <c r="M23" s="44">
+        <f>+I23+K23</f>
+        <v>0</v>
+      </c>
+      <c r="N23" s="41"/>
+    </row>
+    <row r="24" spans="1:14" ht="66" x14ac:dyDescent="0.45">
+      <c r="A24" s="14"/>
+      <c r="B24" s="43"/>
+      <c r="C24" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="D24" s="13"/>
+      <c r="E24" s="45"/>
+      <c r="F24" s="14"/>
+      <c r="G24" s="44">
+        <v>1.5</v>
+      </c>
+      <c r="H24" s="15"/>
+      <c r="I24" s="44">
+        <f>G24*E24</f>
+        <v>0</v>
+      </c>
+      <c r="J24" s="16"/>
+      <c r="K24" s="44">
+        <f t="shared" ref="K24:K25" si="0">ROUND((+I24*-0.0174),2)</f>
+        <v>0</v>
+      </c>
+      <c r="L24" s="17"/>
+      <c r="M24" s="44">
+        <f>+I24+K24</f>
+        <v>0</v>
+      </c>
+      <c r="N24" s="41"/>
+    </row>
+    <row r="25" spans="1:14" ht="33" x14ac:dyDescent="0.45">
+      <c r="A25" s="14"/>
+      <c r="B25" s="43"/>
+      <c r="C25" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="D25" s="13"/>
+      <c r="E25" s="45">
+        <v>0</v>
+      </c>
+      <c r="F25" s="14"/>
+      <c r="G25" s="44">
+        <v>1.5</v>
+      </c>
+      <c r="H25" s="15"/>
+      <c r="I25" s="44">
+        <f>G25*E25</f>
+        <v>0</v>
+      </c>
+      <c r="J25" s="16"/>
+      <c r="K25" s="44">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="L25" s="17"/>
+      <c r="M25" s="44">
+        <f>+I25+K25</f>
+        <v>0</v>
+      </c>
+      <c r="N25" s="41"/>
+    </row>
+    <row r="26" spans="1:14" ht="33.75" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A26" s="14"/>
+      <c r="B26" s="43"/>
+      <c r="C26" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D26" s="18"/>
+      <c r="E26" s="19">
+        <f>SUM(E23:E25)</f>
+        <v>0</v>
+      </c>
+      <c r="F26" s="18"/>
+      <c r="G26" s="15"/>
+      <c r="H26" s="18"/>
+      <c r="I26" s="42">
+        <f>SUM(I23:I25)</f>
+        <v>0</v>
+      </c>
+      <c r="J26" s="16"/>
+      <c r="K26" s="42">
+        <f>SUM(K23:K25)</f>
+        <v>0</v>
+      </c>
+      <c r="L26" s="17"/>
+      <c r="M26" s="42">
+        <f>SUM(M23:M25)</f>
+        <v>0</v>
+      </c>
+      <c r="N26" s="41"/>
+    </row>
+    <row r="27" spans="1:14" ht="34.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A27" s="14"/>
+      <c r="B27" s="40"/>
+      <c r="C27" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="D27" s="21"/>
+      <c r="E27" s="22"/>
+      <c r="F27" s="22"/>
+      <c r="G27" s="21"/>
+      <c r="H27" s="21"/>
+      <c r="I27" s="22"/>
+      <c r="J27" s="21"/>
+      <c r="K27" s="21"/>
+      <c r="L27" s="21"/>
+      <c r="M27" s="21"/>
+      <c r="N27" s="39"/>
+    </row>
+    <row r="28" spans="1:14" ht="33" x14ac:dyDescent="0.45">
+      <c r="A28" s="14"/>
+      <c r="B28" s="14"/>
+      <c r="C28" s="14"/>
+      <c r="D28" s="14"/>
+      <c r="E28" s="15"/>
+      <c r="F28" s="18"/>
+      <c r="G28" s="18"/>
+      <c r="H28" s="18"/>
+      <c r="I28" s="14"/>
+      <c r="J28" s="14"/>
+      <c r="K28" s="14"/>
+      <c r="L28" s="14"/>
+      <c r="M28" s="14"/>
+      <c r="N28" s="14"/>
+    </row>
+    <row r="29" spans="1:14" ht="33" x14ac:dyDescent="0.45">
+      <c r="A29" s="14"/>
+      <c r="B29" s="14"/>
+      <c r="C29" s="18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29" s="14"/>
+      <c r="E29" s="18"/>
+      <c r="F29" s="18"/>
+      <c r="G29" s="18"/>
+      <c r="H29" s="18"/>
+      <c r="I29" s="14"/>
+      <c r="J29" s="14"/>
+      <c r="K29" s="14"/>
+      <c r="L29" s="14"/>
+      <c r="M29" s="14"/>
+      <c r="N29" s="14"/>
+    </row>
+    <row r="30" spans="1:14" ht="33" x14ac:dyDescent="0.45">
+      <c r="A30" s="14"/>
+      <c r="B30" s="14"/>
+      <c r="C30" s="18" t="s">
+        <v>37</v>
+      </c>
+      <c r="D30" s="14"/>
+      <c r="E30" s="18"/>
+      <c r="F30" s="18"/>
+      <c r="G30" s="18"/>
+      <c r="H30" s="18"/>
+      <c r="I30" s="14"/>
+      <c r="J30" s="14"/>
+      <c r="K30" s="14"/>
+      <c r="L30" s="14"/>
+      <c r="M30" s="14"/>
+      <c r="N30" s="14"/>
+    </row>
+    <row r="31" spans="1:14" ht="33" x14ac:dyDescent="0.45">
+      <c r="A31" s="14"/>
+      <c r="B31" s="14"/>
+      <c r="C31" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="D31" s="14"/>
+      <c r="E31" s="14"/>
+      <c r="F31" s="14"/>
+      <c r="G31" s="14"/>
+      <c r="H31" s="14"/>
+      <c r="I31" s="18"/>
+      <c r="J31" s="14"/>
+      <c r="K31" s="14"/>
+      <c r="L31" s="14"/>
+      <c r="M31" s="14"/>
+      <c r="N31" s="14"/>
+    </row>
+    <row r="32" spans="1:14" ht="33.75" x14ac:dyDescent="0.5">
+      <c r="A32" s="14"/>
+      <c r="B32" s="14"/>
+      <c r="C32" s="66" t="s">
+        <v>42</v>
+      </c>
+      <c r="D32" s="38"/>
+      <c r="E32" s="37"/>
+      <c r="F32" s="36"/>
+      <c r="G32" s="36"/>
+      <c r="H32" s="36"/>
+      <c r="I32" s="14"/>
+      <c r="J32" s="14"/>
+      <c r="K32" s="14"/>
+      <c r="L32" s="14"/>
+      <c r="M32" s="14"/>
+      <c r="N32" s="14"/>
+    </row>
+    <row r="33" spans="1:14" ht="33" x14ac:dyDescent="0.45">
+      <c r="A33" s="14"/>
+      <c r="B33" s="14"/>
+      <c r="C33" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="D33" s="14"/>
+      <c r="E33" s="35"/>
+      <c r="F33" s="35"/>
+      <c r="G33" s="35"/>
+      <c r="H33" s="35"/>
+      <c r="I33" s="14"/>
+      <c r="J33" s="14"/>
+      <c r="K33" s="14"/>
+      <c r="L33" s="14"/>
+      <c r="M33" s="14"/>
+      <c r="N33" s="14"/>
+    </row>
+    <row r="34" spans="1:14" ht="33" x14ac:dyDescent="0.45">
+      <c r="A34" s="14"/>
+      <c r="B34" s="14"/>
+      <c r="C34" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="D34" s="14"/>
+      <c r="E34" s="35"/>
+      <c r="F34" s="35"/>
+      <c r="G34" s="35"/>
+      <c r="H34" s="35"/>
+      <c r="I34" s="14"/>
+      <c r="J34" s="14"/>
+      <c r="K34" s="14"/>
+      <c r="L34" s="14"/>
+      <c r="M34" s="14"/>
+      <c r="N34" s="14"/>
+    </row>
+    <row r="35" spans="1:14" ht="33" x14ac:dyDescent="0.45">
+      <c r="A35" s="14"/>
+      <c r="B35" s="14"/>
+      <c r="C35" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="D35" s="14"/>
+      <c r="E35" s="35"/>
+      <c r="F35" s="35"/>
+      <c r="G35" s="35"/>
+      <c r="H35" s="35"/>
+      <c r="I35" s="14"/>
+      <c r="J35" s="14"/>
+      <c r="K35" s="14"/>
+      <c r="L35" s="14"/>
+      <c r="M35" s="14"/>
+      <c r="N35" s="14"/>
+    </row>
+    <row r="36" spans="1:14" ht="33" x14ac:dyDescent="0.45">
+      <c r="A36" s="14"/>
+      <c r="B36" s="14"/>
+      <c r="C36" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="D36" s="14"/>
+      <c r="E36" s="14"/>
+      <c r="F36" s="14"/>
+      <c r="G36" s="14"/>
+      <c r="H36" s="14"/>
+      <c r="I36" s="14"/>
+      <c r="J36" s="14"/>
+      <c r="K36" s="14"/>
+      <c r="L36" s="14"/>
+      <c r="M36" s="14"/>
+      <c r="N36" s="14"/>
+    </row>
+    <row r="37" spans="1:14" ht="33" x14ac:dyDescent="0.45">
+      <c r="A37" s="14"/>
+      <c r="B37" s="14"/>
+      <c r="C37" s="14"/>
+      <c r="D37" s="14"/>
+      <c r="E37" s="14"/>
+      <c r="F37" s="14"/>
+      <c r="G37" s="14"/>
+      <c r="H37" s="14"/>
+      <c r="I37" s="14"/>
+      <c r="J37" s="14"/>
+      <c r="K37" s="14"/>
+      <c r="L37" s="14"/>
+      <c r="M37" s="14"/>
+      <c r="N37" s="14"/>
+    </row>
+    <row r="38" spans="1:14" ht="33" x14ac:dyDescent="0.45">
+      <c r="A38" s="14"/>
+      <c r="B38" s="14"/>
+      <c r="C38" s="15"/>
+      <c r="D38" s="15"/>
+      <c r="E38" s="15"/>
+      <c r="F38" s="15"/>
+      <c r="G38" s="15"/>
+      <c r="H38" s="15"/>
+      <c r="I38" s="15"/>
+      <c r="J38" s="15"/>
+      <c r="K38" s="15"/>
+      <c r="L38" s="15"/>
+      <c r="M38" s="15"/>
+      <c r="N38" s="15"/>
+    </row>
+    <row r="39" spans="1:14" ht="34.5" x14ac:dyDescent="0.45">
+      <c r="A39" s="14"/>
+      <c r="B39" s="14"/>
+      <c r="C39" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="D39" s="14"/>
+      <c r="E39" s="15"/>
+      <c r="F39" s="33"/>
+      <c r="G39" s="31"/>
+      <c r="H39" s="31"/>
+      <c r="I39" s="31"/>
+      <c r="J39" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="K39" s="15"/>
+      <c r="L39" s="31"/>
+      <c r="M39" s="30"/>
+      <c r="N39" s="14"/>
+    </row>
+    <row r="40" spans="1:14" ht="33" x14ac:dyDescent="0.45">
+      <c r="A40" s="14"/>
+      <c r="B40" s="14"/>
+      <c r="C40" s="14"/>
+      <c r="D40" s="14"/>
+      <c r="E40" s="14"/>
+      <c r="F40" s="5"/>
+      <c r="G40" s="5"/>
+      <c r="H40" s="18"/>
+      <c r="I40" s="14"/>
+      <c r="J40" s="14"/>
+      <c r="K40" s="14"/>
+      <c r="L40" s="14"/>
+      <c r="M40" s="14"/>
+      <c r="N40" s="14"/>
+    </row>
+    <row r="41" spans="1:14" ht="35.25" x14ac:dyDescent="0.5">
+      <c r="A41" s="14"/>
+      <c r="B41" s="14"/>
+      <c r="C41" s="29" t="s">
         <v>40</v>
       </c>
-      <c r="D26" s="40"/>
-[...348 lines deleted...]
-      <c r="C44" s="32" t="s">
+      <c r="D41" s="14"/>
+      <c r="E41" s="14"/>
+      <c r="F41" s="18"/>
+      <c r="G41" s="66" t="s">
+        <v>41</v>
+      </c>
+      <c r="H41" s="18"/>
+      <c r="I41" s="18"/>
+      <c r="J41" s="14"/>
+      <c r="K41" s="14"/>
+      <c r="L41" s="14"/>
+      <c r="M41" s="14"/>
+      <c r="N41" s="14"/>
+    </row>
+    <row r="42" spans="1:14" ht="34.5" x14ac:dyDescent="0.45">
+      <c r="A42" s="14"/>
+      <c r="B42" s="14"/>
+      <c r="C42" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="D42" s="14"/>
+      <c r="E42" s="14"/>
+      <c r="F42" s="18"/>
+      <c r="G42" s="18"/>
+      <c r="H42" s="18"/>
+      <c r="I42" s="18"/>
+      <c r="J42" s="14"/>
+      <c r="K42" s="14"/>
+      <c r="L42" s="14"/>
+      <c r="M42" s="14"/>
+      <c r="N42" s="14"/>
+    </row>
+    <row r="43" spans="1:14" ht="34.5" x14ac:dyDescent="0.45">
+      <c r="A43" s="14"/>
+      <c r="B43" s="14"/>
+      <c r="C43" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="D43" s="14"/>
+      <c r="E43" s="14"/>
+      <c r="F43" s="18"/>
+      <c r="G43" s="18"/>
+      <c r="H43" s="18"/>
+      <c r="I43" s="18"/>
+      <c r="J43" s="14"/>
+      <c r="K43" s="14"/>
+      <c r="L43" s="14"/>
+      <c r="M43" s="14"/>
+      <c r="N43" s="14"/>
+    </row>
+    <row r="44" spans="1:14" ht="34.5" x14ac:dyDescent="0.45">
+      <c r="A44" s="14"/>
+      <c r="B44" s="14"/>
+      <c r="C44" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="D44" s="14"/>
+      <c r="E44" s="14"/>
+      <c r="F44" s="18"/>
+      <c r="G44" s="18"/>
+      <c r="H44" s="18"/>
+      <c r="I44" s="18"/>
+      <c r="J44" s="14"/>
+      <c r="K44" s="14"/>
+      <c r="L44" s="14"/>
+      <c r="M44" s="14"/>
+      <c r="N44" s="14"/>
+    </row>
+    <row r="45" spans="1:14" ht="34.5" x14ac:dyDescent="0.45">
+      <c r="A45" s="14"/>
+      <c r="B45" s="14"/>
+      <c r="C45" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="D45" s="14"/>
+      <c r="E45" s="14"/>
+      <c r="F45" s="18"/>
+      <c r="G45" s="18"/>
+      <c r="H45" s="18"/>
+      <c r="I45" s="18"/>
+      <c r="J45" s="14"/>
+      <c r="K45" s="14"/>
+      <c r="L45" s="14"/>
+      <c r="M45" s="14"/>
+      <c r="N45" s="14"/>
+    </row>
+    <row r="46" spans="1:14" ht="34.5" x14ac:dyDescent="0.45">
+      <c r="A46" s="14"/>
+      <c r="B46" s="14"/>
+      <c r="C46" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="D46" s="14"/>
+      <c r="E46" s="14"/>
+      <c r="F46" s="18"/>
+      <c r="G46" s="18"/>
+      <c r="H46" s="18"/>
+      <c r="I46" s="18"/>
+      <c r="J46" s="14"/>
+      <c r="K46" s="14"/>
+      <c r="L46" s="14"/>
+      <c r="M46" s="14"/>
+      <c r="N46" s="14"/>
+    </row>
+    <row r="47" spans="1:14" ht="33" x14ac:dyDescent="0.45">
+      <c r="A47" s="14"/>
+      <c r="B47" s="14"/>
+      <c r="C47" s="15"/>
+      <c r="D47" s="14"/>
+      <c r="E47" s="15"/>
+      <c r="F47" s="14"/>
+      <c r="G47" s="14"/>
+      <c r="H47" s="14"/>
+      <c r="I47" s="18"/>
+      <c r="J47" s="14"/>
+      <c r="K47" s="14"/>
+      <c r="L47" s="14"/>
+      <c r="M47" s="14"/>
+      <c r="N47" s="14"/>
+    </row>
+    <row r="48" spans="1:14" ht="35.25" x14ac:dyDescent="0.5">
+      <c r="A48" s="14"/>
+      <c r="B48" s="14"/>
+      <c r="C48" s="27" t="s">
         <v>25</v>
       </c>
-      <c r="D44" s="12"/>
-[...212 lines deleted...]
-      <c r="I57" s="38"/>
+      <c r="D48" s="15"/>
+      <c r="E48" s="15"/>
+      <c r="F48" s="14"/>
+      <c r="G48" s="14"/>
+      <c r="H48" s="14"/>
+      <c r="I48" s="14"/>
+      <c r="J48" s="14"/>
+      <c r="K48" s="14"/>
+      <c r="L48" s="14"/>
+      <c r="M48" s="14"/>
+      <c r="N48" s="14"/>
+    </row>
+    <row r="49" spans="1:14" ht="35.25" x14ac:dyDescent="0.5">
+      <c r="A49" s="14"/>
+      <c r="B49" s="14"/>
+      <c r="C49" s="26">
+        <v>45896</v>
+      </c>
+      <c r="D49" s="15"/>
+      <c r="E49" s="15"/>
+      <c r="F49" s="25"/>
+      <c r="G49" s="14"/>
+      <c r="H49" s="14"/>
+      <c r="I49" s="14"/>
+      <c r="J49" s="14"/>
+      <c r="K49" s="14"/>
+      <c r="L49" s="14"/>
+      <c r="M49" s="14"/>
+      <c r="N49" s="14"/>
+    </row>
+    <row r="50" spans="1:14" ht="33" x14ac:dyDescent="0.45">
+      <c r="A50" s="14"/>
+      <c r="B50" s="14"/>
+      <c r="C50" s="14"/>
+      <c r="D50" s="14"/>
+      <c r="E50" s="15"/>
+      <c r="F50" s="15"/>
+      <c r="G50" s="14"/>
+      <c r="H50" s="14"/>
+      <c r="I50" s="14"/>
+      <c r="J50" s="14"/>
+      <c r="K50" s="14"/>
+      <c r="L50" s="14"/>
+      <c r="M50" s="14"/>
+      <c r="N50" s="14"/>
+    </row>
+    <row r="51" spans="1:14" ht="33" x14ac:dyDescent="0.45">
+      <c r="A51" s="14"/>
+      <c r="B51" s="14"/>
+      <c r="C51" s="14"/>
+      <c r="D51" s="14"/>
+      <c r="E51" s="14"/>
+      <c r="F51" s="14"/>
+      <c r="G51" s="14"/>
+      <c r="H51" s="14"/>
+      <c r="I51" s="14"/>
+      <c r="J51" s="14"/>
+      <c r="K51" s="14"/>
+      <c r="L51" s="14"/>
+      <c r="M51" s="14"/>
+      <c r="N51" s="14"/>
+    </row>
+    <row r="52" spans="1:14" ht="33" x14ac:dyDescent="0.45">
+      <c r="A52" s="14"/>
+      <c r="B52" s="14"/>
+      <c r="C52" s="14"/>
+      <c r="D52" s="14"/>
+      <c r="E52" s="14"/>
+      <c r="F52" s="14"/>
+      <c r="G52" s="14"/>
+      <c r="H52" s="14"/>
+      <c r="I52" s="14"/>
+      <c r="J52" s="14"/>
+      <c r="K52" s="14"/>
+      <c r="L52" s="14"/>
+      <c r="M52" s="14"/>
+      <c r="N52" s="14"/>
+    </row>
+    <row r="53" spans="1:14" ht="33" x14ac:dyDescent="0.45">
+      <c r="E53" s="24"/>
+      <c r="F53" s="24"/>
+      <c r="G53" s="24"/>
+      <c r="H53" s="24"/>
+      <c r="I53" s="14"/>
+      <c r="J53" s="24"/>
+      <c r="K53" s="24"/>
+      <c r="L53" s="24"/>
+      <c r="M53" s="24"/>
+      <c r="N53" s="24"/>
+    </row>
+    <row r="54" spans="1:14" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="I54" s="24"/>
     </row>
   </sheetData>
   <protectedRanges>
-    <protectedRange algorithmName="SHA-512" hashValue="Vxn/nkBs8Zyu0/0kRfcoFQ2jobVkg+o6RvV+7J/U5squozFtAQ8vaiRFiHAq8bzHEIEM4t+woYn2gy5bWiKiEQ==" saltValue="1oYPSmhBj6FbuBwbtUNJPQ==" spinCount="100000" sqref="G26:I29 M26:M29 K29 E29" name="Password Protected"/>
+    <protectedRange algorithmName="SHA-512" hashValue="Vxn/nkBs8Zyu0/0kRfcoFQ2jobVkg+o6RvV+7J/U5squozFtAQ8vaiRFiHAq8bzHEIEM4t+woYn2gy5bWiKiEQ==" saltValue="1oYPSmhBj6FbuBwbtUNJPQ==" spinCount="100000" sqref="G23:I26 M23:M26 K26 E26" name="Password Protected"/>
   </protectedRanges>
   <mergeCells count="1">
     <mergeCell ref="E1:M1"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="J42" r:id="rId1" xr:uid="{ADA1AEE3-1518-4F19-8104-09A4FC5CA86B}"/>
-    <hyperlink ref="C35" r:id="rId2" xr:uid="{E14E982F-C94C-4778-96EC-059E229F70EE}"/>
+    <hyperlink ref="J39" r:id="rId1" xr:uid="{956A3E9F-7083-4FA6-A277-FDEF0CA8AE42}"/>
+    <hyperlink ref="C32" r:id="rId2" xr:uid="{3E884621-781A-4F8F-9047-D0848A6972A2}"/>
+    <hyperlink ref="G41" r:id="rId3" xr:uid="{B6B718FB-81B8-4BA9-8C43-C74805969F89}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="36" orientation="portrait" r:id="rId3"/>
-  <drawing r:id="rId4"/>
+  <pageSetup scale="36" orientation="portrait" r:id="rId4"/>
+  <drawing r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AC67238B-B280-4472-A66F-0FBAB19ACF41}">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetData/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
-      <vt:lpstr>Sheet1!Print_Area</vt:lpstr>
+      <vt:lpstr>Sheet1 (2)</vt:lpstr>
+      <vt:lpstr>Sheet2</vt:lpstr>
+      <vt:lpstr>'Sheet1 (2)'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Illinois State Police</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Sheila Bartlett</dc:creator>
+  <dc:creator>Cleveland, Megan</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>